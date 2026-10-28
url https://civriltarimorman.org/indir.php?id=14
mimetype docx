--- v0 (2026-06-11)
+++ v1 (2026-10-28)
@@ -2,70 +2,64 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="79780A1A" w14:textId="4767CC1E" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
+    <w:p w14:paraId="79780A1A" w14:textId="6C3C48F8" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3562"/>
         </w:tabs>
         <w:spacing w:before="79"/>
         <w:ind w:left="862"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-10"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>İL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>İLÇE</w:t>
       </w:r>
@@ -111,152 +105,107 @@
     </w:p>
     <w:p w14:paraId="0D287B5D" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00402C7E">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65115242" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00402C7E">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="648DA603" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00402C7E">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29269A7B" w14:textId="6E4C34A1" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
+    <w:p w14:paraId="3FF80A23" w14:textId="050D5F4C" w:rsidR="00194868" w:rsidRDefault="00194868" w:rsidP="00194868">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
-        <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="13" w:firstLine="719"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...49 lines deleted...]
-    <w:p w14:paraId="49012EE9" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
+      <w:r w:rsidRPr="00194868">
+        <w:t>Sahibi olduğum TR………………………… numaralı hayvancılık</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194868">
+        <w:t>işletmemde/işletmelerimde 2026 yılında doğan buzağılarıma/malaklarıma 25/7/2024 tarihli ve</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194868">
+        <w:t>8760 sayılı Cumhurbaşkanı Kararı ile yürürlüğe giren “2024-2026 Yıllarında Yapılacak</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194868">
+        <w:t>Hayvancılık Desteklemelere İlişkin Karar” kapsamında verilecek olan desteklemelerden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194868">
+        <w:t>yararlanmak istiyorum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D92F095" w14:textId="77777777" w:rsidR="00242D00" w:rsidRPr="00194868" w:rsidRDefault="00242D00" w:rsidP="00194868">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
-        <w:spacing w:before="141"/>
-        <w:ind w:left="862"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-    <w:p w14:paraId="4D716C66" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00402C7E">
+    </w:p>
+    <w:p w14:paraId="4D716C66" w14:textId="29A9BE74" w:rsidR="00402C7E" w:rsidRDefault="00194868" w:rsidP="00242D00">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
+        <w:ind w:firstLine="720"/>
       </w:pPr>
+      <w:r w:rsidRPr="00194868">
+        <w:t xml:space="preserve">Gereğini arz ederim. .... </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00194868">
+        <w:t>/....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00194868">
+        <w:t>/ 202…</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="13585109" w14:textId="3B351679" w:rsidR="00402C7E" w:rsidRDefault="004D7381" w:rsidP="004D7381">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7116"/>
         </w:tabs>
         <w:spacing w:before="147"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2980CA" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7224"/>
         </w:tabs>
         <w:ind w:left="5807"/>
       </w:pPr>
       <w:r>
         <w:t>Adı</w:t>
       </w:r>
       <w:r>
@@ -434,67 +383,64 @@
       <w:r>
         <w:t>Kişilik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Unvanı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A78A5E" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
+    <w:p w14:paraId="16A78A5E" w14:textId="5F57E968" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2975"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="343" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="6184"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Baba Adı (Şahıslarda)</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Doğum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Tarihi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(Şahıslarda</w:t>
@@ -505,53 +451,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> İkametgâh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Adresi</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3473E39C" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2975"/>
         </w:tabs>
         <w:spacing w:before="4"/>
         <w:ind w:left="142"/>
       </w:pPr>
       <w:r>
         <w:t>İşletme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -851,356 +794,414 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D63BE05" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00402C7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="267DA8CD" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00402C7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42F9F265" w14:textId="77777777" w:rsidR="00725D44" w:rsidRDefault="00725D44"/>
-    <w:sectPr w:rsidR="00725D44">
+    <w:p w14:paraId="6C677E58" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7"/>
+    <w:p w14:paraId="59B4B922" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7"/>
+    <w:p w14:paraId="7E2D26E4" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7"/>
+    <w:p w14:paraId="3A672D00" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7"/>
+    <w:p w14:paraId="6D977E53" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7"/>
+    <w:p w14:paraId="1C161F17" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7"/>
+    <w:p w14:paraId="4E2BFD4C" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="49CF68F9" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="1A537D9A" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="5BE369B8" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="5C777B25" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="451749A4" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="6CF405D5" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="13FB6DBE" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="36F4C2E4" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="2890EE43" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="44559E25" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="641675CB" w14:textId="77777777" w:rsidR="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7"/>
+    <w:p w14:paraId="7CADE8FB" w14:textId="02FCADD9" w:rsidR="008F54E7" w:rsidRPr="008F54E7" w:rsidRDefault="008F54E7" w:rsidP="008F54E7">
+      <w:r w:rsidRPr="008F54E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F54E7">
+        <w:t>Ek 1 bireysel olarak yapılan hayvancılık desteklemeleri başvuruları içindir. Şahıslarda T.C. Kimlik Numarası</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F54E7">
+        <w:t>ve adı soyadı, tüzel kişiliklerde vergi numarası ve vergi dairesinde kayıtlı adı tam yazılacaktır.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F54E7">
+        <w:t>Buzağı/malak</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F54E7">
+        <w:t>desteklemesinden sadece birine başvuru yapılması durumunda dilekçede belirtilmelidir.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008F54E7" w:rsidRPr="008F54E7" w:rsidSect="008F54E7">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11920" w:h="16840"/>
-      <w:pgMar w:top="1460" w:right="1417" w:bottom="3280" w:left="1275" w:header="1004" w:footer="3088" w:gutter="0"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1457" w:right="1418" w:bottom="624" w:left="1276" w:header="1004" w:footer="964" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="703C4061" w14:textId="77777777" w:rsidR="00725D44" w:rsidRDefault="00725D44">
+    <w:p w14:paraId="493E05EC" w14:textId="77777777" w:rsidR="00B44967" w:rsidRDefault="00B44967">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="650E4547" w14:textId="77777777" w:rsidR="00725D44" w:rsidRDefault="00725D44">
+    <w:p w14:paraId="2B9B10E9" w14:textId="77777777" w:rsidR="00B44967" w:rsidRDefault="00B44967">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="54151B54" w14:textId="553EDA5E" w:rsidR="00402C7E" w:rsidRDefault="00402C7E">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DCA5AF7" w14:textId="77777777" w:rsidR="00725D44" w:rsidRDefault="00725D44">
+    <w:p w14:paraId="312F9F4F" w14:textId="77777777" w:rsidR="00B44967" w:rsidRDefault="00B44967">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03888CE2" w14:textId="77777777" w:rsidR="00725D44" w:rsidRDefault="00725D44">
+    <w:p w14:paraId="010C7455" w14:textId="77777777" w:rsidR="00B44967" w:rsidRDefault="00B44967">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3C3A578F" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487541760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75E7119A" wp14:editId="3C9B2A5F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6315487</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>624589</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="360045" cy="193675"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="360045" cy="193675"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6AB1C2CC" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
+                        <w:p w14:paraId="6AB1C2CC" w14:textId="00E24942" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
                           <w:pPr>
                             <w:spacing w:before="9"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>EK</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00B34DFB">
                             <w:rPr>
                               <w:b/>
-                              <w:spacing w:val="-10"/>
+                              <w:spacing w:val="-4"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="75E7119A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:497.3pt;margin-top:49.2pt;width:28.35pt;height:15.25pt;z-index:-15774720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4jis4kwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1OkuWyBqugJWIKQV&#10;IC18gOvYTUTsMTNuk/49YzdtEdwQl/HYHr95743X95MfxMEi9RAauVxUUthgoO3DrpHfv3148VoK&#10;Sjq0eoBgG3m0JO83z5+tx1jbG+hgaC0KBglUj7GRXUqxVopMZ72mBUQb+NIBep14izvVoh4Z3Q/q&#10;pqpWagRsI4KxRHz6cLqUm4LvnDXpi3NkkxgaydxSiVjiNke1Wet6hzp2vZlp6H9g4XUfuOkF6kEn&#10;LfbY/wXle4NA4NLCgFfgXG9s0cBqltUfap46HW3RwuZQvNhE/w/WfD48xa8o0vQOJh5gEUHxEcwP&#10;Ym/UGKmea7KnVBNXZ6GTQ59XliD4IXt7vPhppyQMH96uqurlnRSGr5Zvblev7rLf6vo4IqWPFrzI&#10;SSORx1UI6MMjpVPpuWTmcmqfiaRpO3FJTrfQHlnDyGNsJP3ca7RSDJ8C+5Rnfk7wnGzPCabhPZSf&#10;kaUEeLtP4PrS+Yo7d+YBFO7zZ8kT/n1fqq5fevMLAAD//wMAUEsDBBQABgAIAAAAIQAmheAF4AAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLNkYVVuaThOCExKiKweOaZO1&#10;0RqnNNlW3h7vNG6/5U+/Pxeb2Q3sZKZgPUpYLgQwg63XFjsJX/XbQwosRIVaDR6NhF8TYFPe3hQq&#10;1/6MlTntYseoBEOuJPQxjjnnoe2NU2HhR4O02/vJqUjj1HE9qTOVu4GvhEi4UxbpQq9G89Kb9rA7&#10;Ognbb6xe7c9H81ntK1vXmcD35CDl/d28fQYWzRyvMFz0SR1Kcmr8EXVgg4QsWyeEUkjXwC6AeFo+&#10;AmsordIMeFnw/z+UfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4jis4kwEAABoDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmheAF4AAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAO0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6AB1C2CC" w14:textId="77777777" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
+                  <w:p w14:paraId="6AB1C2CC" w14:textId="00E24942" w:rsidR="00402C7E" w:rsidRDefault="00725D44">
                     <w:pPr>
                       <w:spacing w:before="9"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>EK</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00B34DFB">
                       <w:rPr>
                         <w:b/>
-                        <w:spacing w:val="-10"/>
+                        <w:spacing w:val="-4"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00402C7E"/>
+    <w:rsid w:val="00194868"/>
+    <w:rsid w:val="00202F15"/>
+    <w:rsid w:val="00242D00"/>
+    <w:rsid w:val="002C1484"/>
     <w:rsid w:val="00402C7E"/>
     <w:rsid w:val="004D7381"/>
     <w:rsid w:val="00725D44"/>
+    <w:rsid w:val="007933F8"/>
+    <w:rsid w:val="008F54E7"/>
+    <w:rsid w:val="00B05474"/>
+    <w:rsid w:val="00B34DFB"/>
+    <w:rsid w:val="00B44967"/>
     <w:rsid w:val="00D279C1"/>
+    <w:rsid w:val="00DF1C83"/>
+    <w:rsid w:val="00EF6F92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="39A7ED44"/>
   <w15:docId w15:val="{60B59026-77E2-4BA9-915E-9B84B88D10D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1580,51 +1581,50 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="9"/>
       <w:ind w:left="20"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -1696,51 +1696,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D7381"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D7381"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1991,60 +1991,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>93</Words>
-  <Characters>531</Characters>
+  <Words>148</Words>
+  <Characters>844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>623</CharactersWithSpaces>
+  <CharactersWithSpaces>991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>AKG</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-03-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Mozilla Firefox 148.0.2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">